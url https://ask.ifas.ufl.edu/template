--- v0 (2026-05-06)
+++ v1 (2026-06-27)
@@ -12,51 +12,51 @@
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Comment"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId9balbs8nuii9smdwunzqu">
+      <w:hyperlink w:history="1" r:id="rId3vpcx7dzpu3wsyrhosq9h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Click here to access the EDIS template and instructions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[ABSTRACT]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:headerReference w:type="first" r:id="rId6"/>
           <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="1152" w:left="720" w:header="720" w:footer="360" w:gutter="0"/>
           <w:pgNumType/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
@@ -2067,57 +2067,101 @@
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00D53D36"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
       <w:noProof/>
       <w:lang w:val="es-419"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Author-Table">
     <w:name w:val="Author Table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A307C4"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="FFC000"/>
         <w:left w:val="single" w:sz="24" w:space="0" w:color="FFC000"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFC000"/>
         <w:right w:val="single" w:sz="24" w:space="0" w:color="FFC000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFC000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFC000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF57E8"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF57E8"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF57E8"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="400"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId9balbs8nuii9smdwunzqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uflorida.sharepoint.com/:w:/r/sites/ifas-digital-publishing/Shared%20Documents/edis-template%202.9.2-instructions.docx?d=wd513fb20d8b64b63a5d7f3b6ea9d267e&amp;csf=1&amp;web=1&amp;e=Md9BTN" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3vpcx7dzpu3wsyrhosq9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uflorida.sharepoint.com/:w:/r/sites/ifas-digital-publishing/Shared%20Documents/edis-template-instructions.docx?d=wa2a1d34a346f488990839286b4c5f509&amp;csf=1&amp;web=1&amp;e=M07E3V" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81399ad5da47baa94823d9ace49b0c32d5dbbc73.jpg"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Publication Title</dc:title>
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>