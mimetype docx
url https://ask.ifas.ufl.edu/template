--- v1 (2026-06-27)
+++ v2 (2026-06-28)
@@ -12,51 +12,51 @@
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Comment"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId3vpcx7dzpu3wsyrhosq9h">
+      <w:hyperlink w:history="1" r:id="rIdgr3mbz4wvmxwi_fe7mkax">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Click here to access the EDIS template and instructions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[ABSTRACT]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:headerReference w:type="first" r:id="rId6"/>
           <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="1152" w:left="720" w:header="720" w:footer="360" w:gutter="0"/>
           <w:pgNumType/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
@@ -2117,51 +2117,51 @@
       <w:ind w:left="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF57E8"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="400"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3vpcx7dzpu3wsyrhosq9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uflorida.sharepoint.com/:w:/r/sites/ifas-digital-publishing/Shared%20Documents/edis-template-instructions.docx?d=wa2a1d34a346f488990839286b4c5f509&amp;csf=1&amp;web=1&amp;e=M07E3V" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rIdgr3mbz4wvmxwi_fe7mkax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uflorida.sharepoint.com/:w:/r/sites/ifas-digital-publishing/Shared%20Documents/edis-template-instructions.docx?d=wa2a1d34a346f488990839286b4c5f509&amp;csf=1&amp;web=1&amp;e=M07E3V" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81399ad5da47baa94823d9ace49b0c32d5dbbc73.jpg"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Publication Title</dc:title>
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>