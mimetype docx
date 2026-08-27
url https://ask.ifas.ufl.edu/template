--- v2 (2026-06-28)
+++ v3 (2026-08-27)
@@ -12,111 +12,111 @@
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Comment"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdgr3mbz4wvmxwi_fe7mkax">
+      <w:hyperlink w:history="1" r:id="rId5fzwtr6qhp1nlo2mqf11r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Click here to access the EDIS template and instructions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[ABSTRACT]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:headerReference w:type="first" r:id="rId6"/>
-          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="1152" w:left="720" w:header="720" w:footer="360" w:gutter="0"/>
           <w:pgNumType/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Publication Title</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="AuthorList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Publication Author By Line</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section Heading</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">section text</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="1152" w:left="720" w:header="708" w:footer="360" w:gutter="0"/>
       <w:pgNumType/>
       <w:cols w:space="360" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -149,111 +149,112 @@
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:type="pct" w:w="100%"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4"/>
         <w:left w:val="single" w:color="auto" w:sz="4"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4"/>
         <w:right w:val="single" w:color="auto" w:sz="4"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="100"/>
       <w:gridCol w:w="100"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="pct" w:w="60%"/>
+          <w:tcW w:type="pct" w:w="33%"/>
           <w:tcBorders>
             <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
             <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
             <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
             <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
           </w:tcBorders>
-          <w:vAlign w:val="top"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1714500" cy="565785"/>
                 <wp:effectExtent t="0" r="0" b="0" l="0"/>
                 <wp:docPr id="1" name="Ask IFAS Logo" descr="Ask IFAS Logo" title="Ask IFAS Logo"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId0" cstate="none"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1714500" cy="565785"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="pct" w:w="40%"/>
+          <w:tcW w:type="pct" w:w="50%"/>
           <w:tcBorders>
             <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
             <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
             <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
             <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
           </w:tcBorders>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">PUBLICATION [No IPN Found]</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Release Date: [DRAFT]</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
@@ -339,120 +340,126 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
+        <w:ind w:left="144" w:hanging="144"/>
       </w:pPr>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="420"/>
+        <w:ind w:left="288" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="420"/>
+        <w:ind w:left="431" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...1 lines deleted...]
-        <w:szCs w:val="12"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="420"/>
+        <w:ind w:left="144" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="339966"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="420"/>
+        <w:ind w:left="288" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:color w:val="339966"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="■"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="420"/>
+        <w:ind w:left="431" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:color w:val="339966"/>
-        <w:sz w:val="12"/>
-        <w:szCs w:val="12"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders/>
   <w:compat>
     <w:compatSetting w:val="15" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -1949,53 +1956,54 @@
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00583311"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Sans" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:color w:val="0021A5"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:rsid w:val="00583311"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Noto Sans" w:cstheme="majorBidi"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextBoxHeading">
-    <w:name w:val="Text Box Heading"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextBoxHeading5">
+    <w:name w:val="Text Box Heading 5"/>
     <w:basedOn w:val="Heading5"/>
+    <w:next w:val="TextBox"/>
     <w:qFormat/>
     <w:rsid w:val="005D69A2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="5" w:color="215E99" w:themeColor="text2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="215E99" w:themeColor="text2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="5" w:color="215E99" w:themeColor="text2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="215E99" w:themeColor="text2" w:themeTint="BF"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="5F6577"/>
       <w:ind w:left="432" w:right="432"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H2-NewPage">
     <w:name w:val="H2-New Page"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="005D69A2"/>
     <w:pPr>
@@ -2050,51 +2058,51 @@
     <w:link w:val="Display-Table-FullWidthChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D53D36"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="48" w:space="1" w:color="D32737"/>
         <w:left w:val="single" w:sz="48" w:space="4" w:color="D32737"/>
         <w:bottom w:val="single" w:sz="48" w:space="1" w:color="D32737"/>
         <w:right w:val="single" w:sz="48" w:space="4" w:color="D32737"/>
       </w:pBdr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Display-Table-FullWidthChar">
     <w:name w:val="Display-Table-FullWidth Char"/>
     <w:basedOn w:val="Display-TableChar"/>
     <w:link w:val="Display-Table-FullWidth"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00D53D36"/>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans"/>
       <w:noProof/>
       <w:lang w:val="es-419"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Author-Table">
+  <w:style w:type="table" w:customStyle="1" w:styleId="AuthorTable">
     <w:name w:val="Author Table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A307C4"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="FFC000"/>
         <w:left w:val="single" w:sz="24" w:space="0" w:color="FFC000"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFC000"/>
         <w:right w:val="single" w:sz="24" w:space="0" w:color="FFC000"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFC000"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFC000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF57E8"/>
     <w:pPr>
@@ -2111,57 +2119,87 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF57E8"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF57E8"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="400"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextBoxHeading4">
+    <w:name w:val="Text Box Heading 4"/>
+    <w:basedOn w:val="TextBoxHeading5"/>
+    <w:next w:val="TextBox"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A75BE"/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextBoxHeading3">
+    <w:name w:val="Text Box Heading 3"/>
+    <w:basedOn w:val="TextBoxHeading5"/>
+    <w:next w:val="TextBox"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A75BE"/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextBoxHeading2">
+    <w:name w:val="Text Box Heading 2"/>
+    <w:basedOn w:val="TextBoxHeading5"/>
+    <w:next w:val="TextBox"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A75BE"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rIdgr3mbz4wvmxwi_fe7mkax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uflorida.sharepoint.com/:w:/r/sites/ifas-digital-publishing/Shared%20Documents/edis-template-instructions.docx?d=wa2a1d34a346f488990839286b4c5f509&amp;csf=1&amp;web=1&amp;e=M07E3V" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5fzwtr6qhp1nlo2mqf11r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uflorida.sharepoint.com/:w:/r/sites/ifas-digital-publishing/Shared%20Documents/edis-template-instructions.docx?d=wa2a1d34a346f488990839286b4c5f509&amp;csf=1&amp;web=1&amp;e=M07E3V" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81399ad5da47baa94823d9ace49b0c32d5dbbc73.jpg"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Publication Title</dc:title>
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>