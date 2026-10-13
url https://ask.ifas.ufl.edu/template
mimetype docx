--- v3 (2026-08-27)
+++ v4 (2026-10-13)
@@ -1,82 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/bmp" Extension="bmp"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="image/svg+xml" Extension="svg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Comment"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId5fzwtr6qhp1nlo2mqf11r">
+      <w:hyperlink w:history="1" r:id="rIdfgoot18ftiati2e6uyb9w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Click here to access the EDIS template and instructions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[ABSTRACT]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="first" r:id="rId6"/>
+          <w:headerReference w:type="first" r:id="rId7"/>
           <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="1152" w:left="720" w:header="720" w:footer="360" w:gutter="0"/>
           <w:pgNumType/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Publication Title</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="AuthorList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Publication Author By Line</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -84,50 +85,87 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section Heading</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">section text</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="1152" w:left="720" w:header="708" w:footer="360" w:gutter="0"/>
       <w:pgNumType/>
       <w:cols w:space="360" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
@@ -353,64 +391,64 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="144" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="288" w:hanging="144"/>
+        <w:ind w:left="360" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="431" w:hanging="144"/>
+        <w:ind w:left="576" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="144" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="339966"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w15:tentative="1">
       <w:start w:val="1"/>
@@ -433,57 +471,232 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="339966"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders/>
   <w:compat>
-    <w:compatSetting w:val="15" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault/>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2155,51 +2368,54 @@
     <w:name w:val="Text Box Heading 3"/>
     <w:basedOn w:val="TextBoxHeading5"/>
     <w:next w:val="TextBox"/>
     <w:qFormat/>
     <w:rsid w:val="000A75BE"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextBoxHeading2">
     <w:name w:val="Text Box Heading 2"/>
     <w:basedOn w:val="TextBoxHeading5"/>
     <w:next w:val="TextBox"/>
     <w:qFormat/>
     <w:rsid w:val="000A75BE"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5fzwtr6qhp1nlo2mqf11r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uflorida.sharepoint.com/:w:/r/sites/ifas-digital-publishing/Shared%20Documents/edis-template-instructions.docx?d=wa2a1d34a346f488990839286b4c5f509&amp;csf=1&amp;web=1&amp;e=M07E3V" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rIdfgoot18ftiati2e6uyb9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uflorida.sharepoint.com/:w:/r/sites/ifas-digital-publishing/Shared%20Documents/Author%20Resources/edis-template-instructions.docx?d=wa2a1d34a346f488990839286b4c5f509&amp;csf=1&amp;web=1&amp;e=EtHf8n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81399ad5da47baa94823d9ace49b0c32d5dbbc73.jpg"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Publication Title</dc:title>
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>